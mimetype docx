--- v0 (2026-05-14)
+++ v1 (2026-07-14)
@@ -4,51 +4,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
     <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/>
     <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
     <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <w:body>
     <w:p>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>Frum Books On Bookshare — Full List (May 14, 2026)</w:t>
+        <w:t>Frum Books On Bookshare — Full List (July 14, 2026)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>252 books</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:top w:w="100" w:type="dxa"/>