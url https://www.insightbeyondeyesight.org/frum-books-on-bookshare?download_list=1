--- v1 (2026-07-14)
+++ v2 (2026-09-25)
@@ -4,60 +4,60 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
     <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/>
     <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
     <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <w:body>
     <w:p>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>Frum Books On Bookshare — Full List (July 14, 2026)</w:t>
+        <w:t>Frum Books On Bookshare — Full List (September 25, 2026)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t>252 books</w:t>
+        <w:t>255 books</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:top w:w="100" w:type="dxa"/>
           <w:left w:w="100" w:type="dxa"/>
           <w:bottom w:w="100" w:type="dxa"/>
           <w:right w:w="100" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4320"/>
         <w:gridCol w:w="2160"/>
         <w:gridCol w:w="2160"/>
@@ -778,50 +778,92 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t>Fiction, Novel</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t>https://www.bookshare.org/browse/book/4441409</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
+              <w:t>Abled: Living With a Disability</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1440" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>Michal Horowitz</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1440" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>non-fiction</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1440" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>https://www.bookshare.org/browse/book/9798897670338</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1440" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
               <w:t>Adventures in the Produce Aisle</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t>Perel Grossman</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t>Humor, Religion &amp; Spirituality</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4631,50 +4673,134 @@
             <w:tcW w:w="1440" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t>Rabbi David Ashear</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t>Nonfiction, Short Stories, Religion &amp; Spirituality</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t>https://www.bookshare.org/browse/book/3600082</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1440" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>Living Tehillim, Volume 2: Chapters 31-62 Finding Yourself in the Songs of Tehillim</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1440" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>Rivka Segal</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1440" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>non-fiction</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1440" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>https://www.bookshare.org/browse/book/7136031</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1440" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>Living Tehillim: Finding Yourself in the Songs of Tehillim Chapters 1-30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1440" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>Lisa Aiken · Rivka Segal</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1440" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>Non-fiction</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1440" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>https://www.bookshare.org/browse/book/7138893</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t>Messages From The Mishnah</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t>Rabbi Abraham J. Twerski</w:t>
             </w:r>
           </w:p>
         </w:tc>